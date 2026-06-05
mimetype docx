--- v0 (2026-04-10)
+++ v1 (2026-06-05)
@@ -48,56 +48,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Armstrong, M., Dopp, C., Welsh, J.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This chapter provides an overview of design-based research (DBR) in educational settings. DBR originated as researchers recognized that traditional methods failed to improve classroom practices, and sought to develop knowledge that improves educational practices through iterative designs. The chapter explains the origin, paradigms, outcomes, and processes of DBR, highlighting its focus on understanding contexts, designing effective systems, and making meaningful changes for research subjects. DBR involves an iterative process of design and evaluation, with researchers assuming roles as curriculum designers and theorists, and research subjects as collaborators. The chapter also discusses the tangible and intangible outcomes of DBR, including practical interventions and theoretical understandings about learning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="1645920"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-Ji7nwhHJL_OG87Hnvqgta.png"/>
+            <wp:docPr id="1" name="image-oP4HDpw4Ep88PoEWb57ni.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-Ji7nwhHJL_OG87Hnvqgta.png" descr="dbr banner"/>
+                    <pic:cNvPr id="1" name="image-oP4HDpw4Ep88PoEWb57ni.png" descr="dbr banner"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="1645920"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -312,56 +312,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Process of DBR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A hallmark of DBR is the iterative nature of its interventions. As each iteration progresses, researchers refine and rework the intervention drawing on a variety of research methods that best fit the context. This flexibility allows the end result to take precedence over the process. While each researcher may use different methods, McKenny and Reeves (2012) outlined three core processes of DBR: (a) analysis and exploration, (b) design and construction, and (c) evaluation and reflection. To put these ideas in context, we will refer to a recent DBR study completed by Siko and Barbour regarding the use of PowerPoint games in the classroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="2976724"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image-NjoEGf-Nsb9F-Qovo8SHg.png"/>
+            <wp:docPr id="3" name="image-FjBlBr0zZQqof2txfA0yL.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="image-NjoEGf-Nsb9F-Qovo8SHg.png" descr="DBR Cycle"/>
+                    <pic:cNvPr id="3" name="image-FjBlBr0zZQqof2txfA0yL.png" descr="DBR Cycle"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="2976724"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,53 +796,53 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Ji7nwhHJL_OG87Hnvqgta.png" TargetMode="Internal"/>
-[...1 lines deleted...]
-  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-NjoEGf-Nsb9F-Qovo8SHg.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-oP4HDpw4Ep88PoEWb57ni.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-8_ADgxpuWOd254N8z9t1K.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-FjBlBr0zZQqof2txfA0yL.png" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.byu.edu/education_research/design_based_research" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>