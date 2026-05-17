--- v0 (2026-04-13)
+++ v1 (2026-05-17)
@@ -694,56 +694,56 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">trust in banks and guarantee deposits. The Civilian Conservation Corps (CCC), Public Works Administration (PWA) and Works Progress Administration (WPA) helped provide jobs and a basic level of income to get the economy going. The government encouraged the creation of jobs in the private sector and protected the rights of unions to organize in worker’s interests with the National Industrial Recovery Act (NIRA) and the Wagner Act. The Securities and Exchange Commission (SEC) was tasked with regulating the financial market excesses that had led to the stock market crash.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3638550" cy="3000375"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-nN0L11ycqXQDoX2OlcsFe.png"/>
+            <wp:docPr id="2" name="image-zdSGbwDvyQDm9b6dKhcTx.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-nN0L11ycqXQDoX2OlcsFe.png" descr="A graph showing the stock market before and after Black Tuesday. In 1929, prior to Black Tuesday, the market was peaking at roughly 350, with a sudden drop to 200 overnight. The graph shows a continual degradation until 1932, where the market hit a low of 40. After 1932, it slowly rebuilds."/>
+                    <pic:cNvPr id="2" name="image-zdSGbwDvyQDm9b6dKhcTx.png" descr="A graph showing the stock market before and after Black Tuesday. In 1929, prior to Black Tuesday, the market was peaking at roughly 350, with a sudden drop to 200 overnight. The graph shows a continual degradation until 1932, where the market hit a low of 40. After 1932, it slowly rebuilds."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3638550" cy="3000375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1503,52 +1503,52 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#_fvs4bit2oyq6" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#_dn3yas42n14v" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#_50ddm1plrx8x" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#_4pbu0ubm2cao" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#_ohnxzlmrynbe" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
-  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_OP9rJTEfgFRxaHRToDvK.png" TargetMode="Internal"/>
-  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-nN0L11ycqXQDoX2OlcsFe.png" TargetMode="Internal"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9UtRy7bjN2peuHljEubD5.png" TargetMode="Internal"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zdSGbwDvyQDm9b6dKhcTx.png" TargetMode="Internal"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.byu.edu/american_heritage/week_9_price_and_production_instability" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>