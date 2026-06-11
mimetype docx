--- v1 (2026-05-17)
+++ v2 (2026-06-11)
@@ -694,56 +694,56 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">trust in banks and guarantee deposits. The Civilian Conservation Corps (CCC), Public Works Administration (PWA) and Works Progress Administration (WPA) helped provide jobs and a basic level of income to get the economy going. The government encouraged the creation of jobs in the private sector and protected the rights of unions to organize in worker’s interests with the National Industrial Recovery Act (NIRA) and the Wagner Act. The Securities and Exchange Commission (SEC) was tasked with regulating the financial market excesses that had led to the stock market crash.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3638550" cy="3000375"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-zdSGbwDvyQDm9b6dKhcTx.png"/>
+            <wp:docPr id="2" name="image-_C4j0r-eKOAEyDZRWn4Mw.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-zdSGbwDvyQDm9b6dKhcTx.png" descr="A graph showing the stock market before and after Black Tuesday. In 1929, prior to Black Tuesday, the market was peaking at roughly 350, with a sudden drop to 200 overnight. The graph shows a continual degradation until 1932, where the market hit a low of 40. After 1932, it slowly rebuilds."/>
+                    <pic:cNvPr id="2" name="image-_C4j0r-eKOAEyDZRWn4Mw.png" descr="A graph showing the stock market before and after Black Tuesday. In 1929, prior to Black Tuesday, the market was peaking at roughly 350, with a sudden drop to 200 overnight. The graph shows a continual degradation until 1932, where the market hit a low of 40. After 1932, it slowly rebuilds."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3638550" cy="3000375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1503,52 +1503,52 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#_fvs4bit2oyq6" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#_dn3yas42n14v" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#_50ddm1plrx8x" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#_4pbu0ubm2cao" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#_ohnxzlmrynbe" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
-  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9UtRy7bjN2peuHljEubD5.png" TargetMode="Internal"/>
-  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zdSGbwDvyQDm9b6dKhcTx.png" TargetMode="Internal"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-i-h1CZ0fSja6RZenZxuLp.png" TargetMode="Internal"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_C4j0r-eKOAEyDZRWn4Mw.png" TargetMode="Internal"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.byu.edu/american_heritage/week_9_price_and_production_instability" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>