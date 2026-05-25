--- v0 (2026-04-05)
+++ v1 (2026-05-25)
@@ -213,56 +213,56 @@
         <w:t xml:space="preserve">Fragonard’s </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swing</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is not very complicated. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inside a lush garden, a young woman in a billowing pink gown glides through the air. Her suspension high above the ground is enabled by a swing consisting of a crimson velvet cushioned seat and a pair of ropes tied around the knobby branches of an enormous tree. On the far right, an older man seated on a stone bench helps operate the device. Using a series of connected ropes, he pulls the swing back to create the momentum necessary to propel the woman forward. As he releases the ropes, she leans back and extends her legs, expelling a tiny pink slipper from her pointed foot. The dainty shoe flies through the air toward a marble statue on the far left. At the base of the large pedestal supporting this sculpture lies a young man. Partially hidden by an overgrown rose bush, he peers wide-eyed up the open skirt of the swinging woman. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="2857500" cy="3590925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-6EvaxFhwg8csKlOWNxngP.jpeg"/>
+            <wp:docPr id="2" name="image-WxIaxdyX5YQTLQ6hCuT52.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-6EvaxFhwg8csKlOWNxngP.jpeg" descr="Jean-Honoré Fragonard, The Swing, 1767, oil on canvas, 81 x 64.2 cm (Wallace Collection, London photo: Steven Zucker, CC BY-NC-SA 2.0)"/>
+                    <pic:cNvPr id="2" name="image-WxIaxdyX5YQTLQ6hCuT52.jpeg" descr="Jean-Honoré Fragonard, The Swing, 1767, oil on canvas, 81 x 64.2 cm (Wallace Collection, London photo: Steven Zucker, CC BY-NC-SA 2.0)"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2857500" cy="3590925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -398,56 +398,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cornelia Points to Her Children as Her Treasures, Kauffman</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To the artists of 18th-century Europe, it was not enough to simply paint a beautiful painting. Yes, one could marvel at your use of colors and proportions and how masterfully you draped the fabric on your figures, but this was just not enough. The story that is represented must also improve the viewer and impart a moralizing message. This was a common theme even before the emergence of the Neoclassical trend. When interest in the ancient cultures of the Mediterranean—more specifically Rome—arose in the mid-18th century, the moralizing theme segued to also include stories from classical antiquity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5038725" cy="4048125"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-_J6T1V0NEvZUjcY08hytr.jpeg"/>
+            <wp:docPr id="4" name="image-jO9RLDG3lAkTmAhXnxE0_.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-_J6T1V0NEvZUjcY08hytr.jpeg" descr="Angelica Kauffmann, Cornelia, Mother of the Gracchi, Pointing to her Children as Her Treasures, c. 1785, oil on canvas, 40 x 50&quot; (Virginia Museum of Fine Arts)"/>
+                    <pic:cNvPr id="4" name="image-jO9RLDG3lAkTmAhXnxE0_.jpeg" descr="Angelica Kauffmann, Cornelia, Mother of the Gracchi, Pointing to her Children as Her Treasures, c. 1785, oil on canvas, 40 x 50&quot; (Virginia Museum of Fine Arts)"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5038725" cy="4048125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -458,104 +458,104 @@
         <w:t xml:space="preserve">The Swiss-born painter Angelica Kauffmann is just one artist to contribute to this genre. Painted in 1785,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cornelia, Mother of the Gracchi, Pointing to Her Children as Her Treasures</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, is her subject. Roman architectural influences frame two women portrayed wearing what one can imagine is typical of ancient Roman dress, along with three children, also wearing masterfully draped togas with thin leather sandals. They look like they might have stepped directly off a temple’s pediment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="2162175" cy="2828925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-jM0eunNvDw32QlNOikiI5.png"/>
+            <wp:docPr id="6" name="image-Dl5Rst7_BuLs5dyLOAEHF.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-jM0eunNvDw32QlNOikiI5.png" descr="Tiberius and Gaius Gracchus (detail), Angelica Kauffmann, Cornelia, Mother of the Gracchi, Pointing to her Children as Her Treasures, c. 1785, oil on canvas, 40 x 50&quot; (Virginia Museum of Fine Arts)"/>
+                    <pic:cNvPr id="6" name="image-Dl5Rst7_BuLs5dyLOAEHF.png" descr="Tiberius and Gaius Gracchus (detail), Angelica Kauffmann, Cornelia, Mother of the Gracchi, Pointing to her Children as Her Treasures, c. 1785, oil on canvas, 40 x 50&quot; (Virginia Museum of Fine Arts)"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2162175" cy="2828925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Born in 1740, Angelica Kauffmann received a first-rate artistic education from her father, who was a Swiss muralist. She traveled through her native Switzerland, Austria, and eventually Italy, where she was able to see the work of the ancient artists with her own eyes. She was following in the tradition of the Grand Tour, the educational excursion that many wealthy Europeans took to marvel at and study the art, architecture, and history of ancient Rome.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="1924050" cy="1685925"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="8" name="image-iY5_Z8pcyEasBYTL8xU9Q.png"/>
+            <wp:docPr id="8" name="image-rPhJ7KU3qO2TYWpK86UrS.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="image-iY5_Z8pcyEasBYTL8xU9Q.png" descr="Cornelia (detail), Angelica Kauffmann, Mother of the Gracchi, Pointing to her Children as Her Treasures, c. 1785, oil on canvas, 40 x 50&quot; (Virginia Museum of Fine Arts)"/>
+                    <pic:cNvPr id="8" name="image-rPhJ7KU3qO2TYWpK86UrS.png" descr="Cornelia (detail), Angelica Kauffmann, Mother of the Gracchi, Pointing to her Children as Her Treasures, c. 1785, oil on canvas, 40 x 50&quot; (Virginia Museum of Fine Arts)"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1924050" cy="1685925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -711,95 +711,95 @@
         <w:t xml:space="preserve">Death of Socrates</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, David substitutes the iconography (symbolic forms) of Christian art for more contemporary issues. In </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Death of Marat</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 1793, an idealized image of David’s slain friend, Marat, is shown holding his murderess’s (Charlotte Corday) letter of introduction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4004441"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="10" name="image-1bVaXxGLamISVB4MXhG6v.jpeg"/>
+            <wp:docPr id="10" name="image-X125sZqR0-c2w-NA4eEo_.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="10" name="image-1bVaXxGLamISVB4MXhG6v.jpeg" descr="Jacques-Louis David, Death of Marat, 1793, oil on canvas, 165 x 128 cm (Royal Museum of Fine Arts, Brussels)"/>
+                    <pic:cNvPr id="10" name="image-X125sZqR0-c2w-NA4eEo_.jpeg" descr="Jacques-Louis David, Death of Marat, 1793, oil on canvas, 165 x 128 cm (Royal Museum of Fine Arts, Brussels)"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4004441"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3556701"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="12" name="image-WTMXGS_qkLb8OcjtqTkw7.jpeg"/>
+            <wp:docPr id="12" name="image-s96wmBf6VR2D5C8EO4e-r.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="12" name="image-WTMXGS_qkLb8OcjtqTkw7.jpeg" descr="Detail, Jacques-Louis David, Death of Marat, 1793, oil on canvas, 165 x 128 cm (Royal Museum of Fine Arts, Brussels)"/>
+                    <pic:cNvPr id="12" name="image-s96wmBf6VR2D5C8EO4e-r.jpeg" descr="Detail, Jacques-Louis David, Death of Marat, 1793, oil on canvas, 165 x 128 cm (Royal Museum of Fine Arts, Brussels)"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3556701"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1503,63 +1503,63 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xOj8GFCNBQ5iJFNyyjZq6.jpeg" TargetMode="Internal"/>
-[...6 lines deleted...]
-  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-iY5_Z8pcyEasBYTL8xU9Q.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-cCCD4Sz_uRWUuVgoCHm02.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WxIaxdyX5YQTLQ6hCuT52.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-lgywBZ7x51HRKfj-jQVUp.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-jO9RLDG3lAkTmAhXnxE0_.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-nXxUXI_CKGhf91gWMbkoX.png" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Dl5Rst7_BuLs5dyLOAEHF.png" TargetMode="Internal"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-2T3O0HL7Jt_c1SE9Xf1nv.png" TargetMode="Internal"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rPhJ7KU3qO2TYWpK86UrS.png" TargetMode="Internal"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensign.edtechbooks.org/history_of_the_fine_arts_music/tier_2_context" TargetMode="External"/>
-  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Pn7jXTGiXGEFspE7gUzuW.jpeg" TargetMode="Internal"/>
-[...2 lines deleted...]
-  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WTMXGS_qkLb8OcjtqTkw7.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-1Lx33gibRetOOV9k-0R2C.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-X125sZqR0-c2w-NA4eEo_.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-CXQiapS4AtjlJQ3bJGfcX.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-s96wmBf6VR2D5C8EO4e-r.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.byu.edu/history_of_the_fine_arts_music/rococo_and_neoclassical_art" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>