--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -336,56 +336,56 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: For the following items, write either TRUE or FALSE in the space provided.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="8178165"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image--17_Di4CKn5uWZOWa9f5-.jpeg"/>
+            <wp:docPr id="2" name="image-cmb1uMoPLvbFN7vJO2YEw.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image--17_Di4CKn5uWZOWa9f5-.jpeg" descr=""/>
+                    <pic:cNvPr id="2" name="image-cmb1uMoPLvbFN7vJO2YEw.jpeg" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="8178165"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -458,56 +458,56 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For the following items, write the CAPITAL LETTER of the correct response in the space provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3394710"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-HHkbn-vCqdV45KP8v9Ncd.jpeg"/>
+            <wp:docPr id="4" name="image-l6EyASQ6p2wfQG90ZE1Cx.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-HHkbn-vCqdV45KP8v9Ncd.jpeg" descr=""/>
+                    <pic:cNvPr id="4" name="image-l6EyASQ6p2wfQG90ZE1Cx.jpeg" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3394710"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -754,56 +754,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Instructions:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> For the following items, use the family tree to match the correct response(s) from the second column with the relationship in the first column by writing the CAPITAL LETTER of the response(s) next to the relationship. Some responses will be used more than once.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4052697"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-9pfNki3v697ZwgDytlLLS.jpeg"/>
+            <wp:docPr id="6" name="image-LRiLeUEVFfwlaQpujqCSW.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-9pfNki3v697ZwgDytlLLS.jpeg" descr=""/>
+                    <pic:cNvPr id="6" name="image-LRiLeUEVFfwlaQpujqCSW.jpeg" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4052697"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2443,56 +2443,56 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-QKh5ay8o37BNLiBQHMDwc.jpeg" TargetMode="Internal"/>
-[...4 lines deleted...]
-  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9pfNki3v697ZwgDytlLLS.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-0SAHuLdpKfS0O6aP6Oqlu.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-cmb1uMoPLvbFN7vJO2YEw.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WZxWVvd9Khpo6aQm4N3IO.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-l6EyASQ6p2wfQG90ZE1Cx.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Uw0EXMU55vXZQQAaKywbI.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LRiLeUEVFfwlaQpujqCSW.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:Mona_Lisa,_by_Leonardo_da_Vinci,_from_C2RMF_retouched.jpg" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/deed.en" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/3.0/deed.en" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.byu.edu/Assessment_Basics/context_dependent" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>